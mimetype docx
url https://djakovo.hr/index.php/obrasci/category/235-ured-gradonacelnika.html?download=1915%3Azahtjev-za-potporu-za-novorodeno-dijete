--- v0 (2026-05-01)
+++ v1 (2026-06-18)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="543BEC91" w14:textId="77777777" w:rsidR="00703BB6" w:rsidRDefault="00703BB6" w:rsidP="00703BB6"/>
     <w:p w14:paraId="74D2D3F4" w14:textId="77777777" w:rsidR="0039319A" w:rsidRPr="0039319A" w:rsidRDefault="0039319A" w:rsidP="0039319A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039319A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Podnositelj zahtjeva: __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749A3A70" w14:textId="77777777" w:rsidR="0039319A" w:rsidRPr="0039319A" w:rsidRDefault="0039319A" w:rsidP="0039319A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -111,51 +111,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="151FB897" w14:textId="16BE7B4D" w:rsidR="00703BB6" w:rsidRPr="0039319A" w:rsidRDefault="00703BB6" w:rsidP="0039319A">
       <w:pPr>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039319A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>GRAD  ÐAKOVO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF9298E" w14:textId="76A6CE0B" w:rsidR="00703BB6" w:rsidRPr="0039319A" w:rsidRDefault="00703BB6" w:rsidP="0039319A">
+    <w:p w14:paraId="37AD67EC" w14:textId="77777777" w:rsidR="00C0377F" w:rsidRDefault="00703BB6" w:rsidP="0039319A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039319A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0039319A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0039319A">
         <w:rPr>
@@ -165,51 +165,133 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0039319A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0039319A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C815D9" w:rsidRPr="0039319A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                        Ured gradonačelnika</w:t>
+        <w:t xml:space="preserve">                        U</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0377F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>pravni odjel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF9298E" w14:textId="7FA0316D" w:rsidR="00703BB6" w:rsidRPr="0039319A" w:rsidRDefault="00C0377F" w:rsidP="0039319A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00C815D9" w:rsidRPr="0039319A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>red gradonačelnika</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D23FAEA" w14:textId="4CCCD7E0" w:rsidR="00C815D9" w:rsidRPr="0039319A" w:rsidRDefault="00C815D9" w:rsidP="0039319A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039319A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                   Trg dr. F. Tuđmana 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033C1B94" w14:textId="34CD8A81" w:rsidR="00C815D9" w:rsidRPr="0039319A" w:rsidRDefault="00C815D9" w:rsidP="0039319A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
@@ -829,81 +911,81 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> e.______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A9162C" w14:textId="77777777" w:rsidR="0039319A" w:rsidRPr="00444377" w:rsidRDefault="0039319A" w:rsidP="0039319A">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73FE2A09" w14:textId="77777777" w:rsidR="00703BB6" w:rsidRDefault="00703BB6" w:rsidP="00703BB6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="789F8F68" w14:textId="27CA17A7" w:rsidR="00703BB6" w:rsidRDefault="00703BB6" w:rsidP="00703BB6">
+    <w:p w14:paraId="789F8F68" w14:textId="56BE2BB8" w:rsidR="00703BB6" w:rsidRDefault="00703BB6" w:rsidP="00703BB6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">U Ðakovu, </w:t>
       </w:r>
       <w:r w:rsidR="00D25306">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>____________________ 202</w:t>
       </w:r>
-      <w:r w:rsidR="004307F4">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00C0377F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>. godine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4D779A" w14:textId="77777777" w:rsidR="00703BB6" w:rsidRDefault="00703BB6" w:rsidP="00703BB6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62F21B4C" w14:textId="77777777" w:rsidR="00703BB6" w:rsidRDefault="00703BB6" w:rsidP="00703BB6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
@@ -1069,1013 +1151,1312 @@
     <w:p w14:paraId="2CC7AB1B" w14:textId="77777777" w:rsidR="00703BB6" w:rsidRDefault="00703BB6" w:rsidP="00703BB6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahtjevu prilažem: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BDCCF1" w14:textId="133CCA52" w:rsidR="0039319A" w:rsidRDefault="0039319A" w:rsidP="00703BB6">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="599890C1" w14:textId="69DCDB42" w:rsidR="0039319A" w:rsidRDefault="0039319A" w:rsidP="00703BB6">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dokaze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>državljanstvu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Republike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hrvatske</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599890C1" w14:textId="69DCDB42" w:rsidR="0039319A" w:rsidRPr="00C0377F" w:rsidRDefault="0039319A" w:rsidP="00703BB6">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>dokaze o prebivalištu na području Grada Đakova,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093F1E68" w14:textId="44200E90" w:rsidR="0039319A" w:rsidRDefault="0039319A" w:rsidP="00703BB6">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:t>rodni l</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rodni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidR="00F25A6B">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">st </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F25A6B">
-        <w:t>novorođenog djeteta</w:t>
-      </w:r>
+        <w:t>novorođenog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F25A6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F25A6B">
+        <w:t>djeteta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509801BE" w14:textId="083E4F25" w:rsidR="0039319A" w:rsidRDefault="0039319A" w:rsidP="00703BB6">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:t>rodne listove ostale djece,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rodne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>listove</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ostale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>djece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C67E73F" w14:textId="77777777" w:rsidR="0039319A" w:rsidRDefault="00703BB6" w:rsidP="00703BB6">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>IBAN tekućeg računa podnositelja zahtjeva (roditelja, skrbnika ili posvojitelja)</w:t>
+        <w:t xml:space="preserve">IBAN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tekućeg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>računa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>podnositelja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zahtjeva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>roditelja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>skrbnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>posvojitelja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0039319A">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A282A6E" w14:textId="7A253E52" w:rsidR="00703BB6" w:rsidRDefault="0039319A" w:rsidP="00703BB6">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">OIB roditelja, skrbnika </w:t>
+        <w:t xml:space="preserve">OIB </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>roditelja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>skrbnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00703BB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004307F4">
-        <w:t>ili posvojitelja na čiji račun će biti isplaćena potpora.</w:t>
+        <w:t>ili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004307F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004307F4">
+        <w:t>posvojitelja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004307F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004307F4">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004307F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004307F4">
+        <w:t>čiji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004307F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004307F4">
+        <w:t>račun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004307F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004307F4">
+        <w:t>će</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004307F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004307F4">
+        <w:t>biti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004307F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004307F4">
+        <w:t>isplaćena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004307F4">
+        <w:t xml:space="preserve"> potpora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F08DD5" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRDefault="00BB2CBC">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647E1658" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="647E1658" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006271D4">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>O B A V I J E S T</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542C125F" w14:textId="77777777" w:rsidR="009E4825" w:rsidRDefault="009E4825" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="542C125F" w14:textId="77777777" w:rsidR="009E4825" w:rsidRPr="00C0377F" w:rsidRDefault="009E4825" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="39C9AFA3" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="006271D4" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C9AFA3" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0963D3FD" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0963D3FD" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Grad Đakovo, Trg dr. F. Tuđmana 4, 31400 Đakovo, OIB: 23632093169, prikuplja osobne podatke osoba koje su podnijele Zahtjev za potporu za novorođeno dijete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C8473B" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="55C8473B" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Grad Đakovo, kao voditelj obrade, sukladno važećim propisima, dužan je ispitanicima pružiti sljedeće informacije: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6196B8" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="7F6196B8" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Voditelj obrade je Grad Đakovo, Trg dr. F. Tuđmana 4, 31400 Đakovo, OIB: 23632093169, e-mail:drustvene.djelatnosti@djakovo.hr, tel. 031/840-428 (dalje u tekstu: voditelj obrade). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE00D73" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="5DE00D73" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Kontakt podaci službenika za zaštitu osobnih podataka: zastita.podataka@djakovo.hr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7770D150" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="7770D150" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Primatelji osobnih podataka su Grad Đakovo kao voditelj obrade Porezna uprava, Ministarstvo financija te banka u kojoj ispitanik ima otvoren račun na koji će primati potporu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1AD06A" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="3E1AD06A" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Navedene institucije imaju pristup podacima koji su prikupljeni tijekom cijele godine, a sve radi ispunjenja zakonskih i podzakonskih obveza i temeljem legitimnog interesa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BA5125" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="25BA5125" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pristup Vašim osobnim podacima mogu imati konzultanti koji pomažu IT podršci i koji pomažu u obradi osobnih podataka tijekom korištenja IT sustava. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C7BBB9" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="77C7BBB9" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Moguće je otkrivanje Vaših osobnih podataka ovlaštenoj trećoj strani ako to zahtijevaju ili dopuštaju obvezujući propisi (npr. državna tijela, sudovi, vanjski savjetnici i druge treće osobe koje se smatraju javnim tijelima). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4479ACC1" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="4479ACC1" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Osobni podaci se čuvaju sukladno pozitivnim zakonskim propisima Republike Hrvatske. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE54E65" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="0AE54E65" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Osobni podaci koji se prikupljaju i čuvaju, a vezani su uz zahtjev su:  ime i prezime, kontakt/e-mail, OIB, spol, prebivalište, broj žiro-računa, tekućeg računa, podaci o novorođenom dijeteu, podaci o cijeloj obitelji.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FD29D9" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="19FD29D9" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaša prava su slijedeća: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203B234E" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="203B234E" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravo na pristup: imate pravo dobiti od nas potvrdu o tome obrađuju li se vaši osobni podaci, te ako se takvi osobni podaci obrađuju, pristup osobnim podacima. Informacije o pristupu uključuju – između ostalog – svrhe obrade, kategorije osobnih podataka o kojima je riječ, primatelje  ili kategorije primatelja kojima su osobni podaci bili ili će biti otkriveni. Međutim, to nije bezuvjetno pravo i interesi drugih pojedinaca mogu ograničiti vaše pravo pristupa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C62707" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="17C62707" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravo na ispravak: Imate pravo ishoditi od nas ispravljanje vaših netočnih osobnih podataka. Uzimajući u obzir svrhe obrade imate pravo dopuniti nepotpune osobne podatke, među ostalim i davanjem dodatne izjave. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D3FA28" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="27D3FA28" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravo na brisanje: pod određenim uvjetima, imate pravo ishoditi od nas brisanje vaših osobnih podataka i mi možemo biti obvezni izbrisati takve osobne podatke. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A30965E" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="0A30965E" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravo na ograničenje obrade:  Pod određenim uvjetima, imate pravo ishoditi od nas ograničenje obrade vaših osobnih podataka. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050552B8" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="050552B8" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravo na prigovor: Pod određenim uvjetima, imate pravo na prigovor u bilo kojem trenutku na obradu vaših osobnih podataka, iz razloga koji se odnose na vašu konkretnu situaciju ili kada se osobni podaci obrađuju u cilju izravnog marketinga te možete tražiti od nas da više na obrađuje vaše osobne podatke. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384303A8" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="384303A8" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Ako smatrate da se Vaša prava krše imate pravo podnijeti pritužbu Agenciji za zaštitu osobnih podataka. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF02150" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="7DF02150" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaše podatke prikupljamo radi utvrđivanja ispunjenja uvjeta Odluke o jedonkratnoj novačnoj potpori roditeljima novorođene djece na području Grada Đakovo. Dokumentaciju čuvamo u arhivi kako bi bila dostupna za potrebe praćenja, ocjenjivanja, upravljanja, provjera i revizija svima koji postupaju s dokumentacijom te nadzornim tijelima zbog provođenja kontrole. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003AFFBD" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="003AFFBD" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Kod postupanja s dokumentacijom voditelj obrade (zaprimanje, izdavanje, evidentiranje, obrada, otpremanje, čuvanje, arhiviranje dokumentacije) pridržava se pravila propisanih odredbama Opće uredbe o zaštiti podataka, važećih zakonskih propisa,  Uredbe o uredskom poslovanju te drugih internih akata voditelja obrade. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7271AAEE" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="7271AAEE" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Dokumentaciju čuvamo u skladu s posebnim popisom s rokovima čuvanja javnog arhivskog i javnog dokumentarnog gradiva Grada Đakova (Službeni glasnik Grada Đakova, broj 7/19.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB7724A" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="0DB7724A" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaši osobni podaci obrađivat će se i /ili se mogu obrađivati isključivo u gore navedene svrhe, osim ako je to neophodno za poštivanje zakonskih obveza, ako ste pristali na odgovarajuću obradu ili ako je obrada na drugi način zakonita prema obvezujućim propisima. Ako se podaci obrađuju u drugu svrhu, prije obrade pružit ćemo vam informacije o toj drugoj svrsi te sve druge relevantne informacije. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A82C1E" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="51A82C1E" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Voditelj obrade može obrađivati osobne podatke temeljem sljedećih pravnih osnova: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB14D52" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="3BB14D52" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BF01523" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF01523" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>ispitanik je dao privolu za obradu svojih osobnih podataka u jednu ili više posebnih svrha;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6467AB17" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="6467AB17" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>obrada je nužna za izvršavanje ugovora u kojem je ispitanik stranka ili kako bi se poduzele radnje na zahtjev ispitanika prije sklapanja ugovora;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781B8737" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="781B8737" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>obrada je nužna radi poštovanja pravnih obveza voditelja obrade;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531F3E78" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="531F3E78" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>obrada je nužna kako bi se zaštitili ključni interesi ispitanika ili fizičke osobe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AC543D" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="70AC543D" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>obrada je nužna za izvršavanje zadaće od javnog interesa ili pri izvršavanju službene ovlasti voditelja obrade;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E288F6A" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="1E288F6A" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>obrada je nužna za potrebe legitimnih interesa voditelja obrade ili treće strane, osim kada su od tih interesa jači interesi ili temeljna prava i slobode ispitanika koji zahtijevaju zaštitu osobnih podataka, osobito ako je ispitanik dijete (iznimka - obrada koju provode tijela javne vlasti).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151294AD" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="151294AD" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Ako se obrada temelji na privoli ispitanika, ispitanik ima pravo u bilo kojem trenutku povući privolu. O povlačenju privole potrebno je obavijestiti voditelja obrade putem e-mail: drustvene.djelatnosti@djakovo.hr ili na adresu Trg dr. F. Tuđmana 4, 31400 Đakovo. Takvo povlačenje neće utjecati na zakonitost obrade na temelju privole prije njezina povlačenja. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DE690C" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="04DE690C" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Ispitanik je dužan čuvati sve podatke koji se imaju smatrati poslovnom tajnom. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6370ADAD" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="6370ADAD" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0377F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastoručnim potpisom ispitanici potvrđuju da su upoznati sa informacijama navedenim u ovoj obavijesti te će se ona pohraniti uz zahtjev ispitanika u omot spisa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C3A827" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
+    <w:p w14:paraId="74C3A827" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00C0377F" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1116C600" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB2CBC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Potpis </w:t>
+        <w:t>Potpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2CBC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B69BC8" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2CBC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458320D2" w14:textId="77777777" w:rsidR="00BB2CBC" w:rsidRPr="00BB2CBC" w:rsidRDefault="00BB2CBC" w:rsidP="00BB2CBC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="528EF7F9" w14:textId="77777777" w:rsidR="008D26B2" w:rsidRPr="00BB2CBC" w:rsidRDefault="008D26B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008D26B2" w:rsidRPr="00BB2CBC" w:rsidSect="004F4E6F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0962157D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E43201E0"/>
     <w:lvl w:ilvl="0" w:tplc="041A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2517,130 +2898,133 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1539195234">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1366323767">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="871528684">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1156527398">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1356997591">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00703BB6"/>
     <w:rsid w:val="00052DF6"/>
     <w:rsid w:val="000A217C"/>
+    <w:rsid w:val="000B0BFC"/>
     <w:rsid w:val="000C5161"/>
     <w:rsid w:val="000F4FE2"/>
     <w:rsid w:val="002365D2"/>
     <w:rsid w:val="00283A4C"/>
     <w:rsid w:val="002C1225"/>
     <w:rsid w:val="003061E0"/>
     <w:rsid w:val="00386504"/>
     <w:rsid w:val="0039319A"/>
     <w:rsid w:val="003D6F12"/>
     <w:rsid w:val="004307F4"/>
     <w:rsid w:val="00444377"/>
     <w:rsid w:val="004F4E6F"/>
     <w:rsid w:val="00703BB6"/>
     <w:rsid w:val="007D36D8"/>
     <w:rsid w:val="007D7B62"/>
     <w:rsid w:val="007E0799"/>
     <w:rsid w:val="008169EB"/>
     <w:rsid w:val="008D26B2"/>
     <w:rsid w:val="009E4825"/>
     <w:rsid w:val="00B8314A"/>
     <w:rsid w:val="00B946AC"/>
     <w:rsid w:val="00BB2CBC"/>
     <w:rsid w:val="00C00920"/>
+    <w:rsid w:val="00C0377F"/>
     <w:rsid w:val="00C815D9"/>
     <w:rsid w:val="00CA1E77"/>
     <w:rsid w:val="00CB2A16"/>
     <w:rsid w:val="00D034FA"/>
     <w:rsid w:val="00D12B7A"/>
     <w:rsid w:val="00D25306"/>
     <w:rsid w:val="00F25A6B"/>
     <w:rsid w:val="00F6177B"/>
     <w:rsid w:val="00FA6EDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="15E64942"/>
   <w15:docId w15:val="{59019E6C-FB39-4635-8250-19BD03B4C2EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3049,51 +3433,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezpopisa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odlomakpopisa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00703BB6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1775900733">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
@@ -3379,66 +3763,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1FA5AC5-5D3D-4120-A337-CB1564E3015B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1112</Words>
-  <Characters>6341</Characters>
+  <Words>1115</Words>
+  <Characters>6359</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7439</CharactersWithSpaces>
+  <CharactersWithSpaces>7460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Korisnik3</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>