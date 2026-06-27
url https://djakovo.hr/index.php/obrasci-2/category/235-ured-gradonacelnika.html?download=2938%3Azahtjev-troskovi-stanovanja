--- v0 (2026-04-27)
+++ v1 (2026-06-27)
@@ -6,292 +6,343 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1E0EAB16" w14:textId="66BDEBE8" w:rsidR="007B0FCE" w:rsidRPr="00C32698" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
+    <w:p w14:paraId="1E0EAB16" w14:textId="66BDEBE8" w:rsidR="007B0FCE" w:rsidRPr="007D55AD" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C32698">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C62630" w14:textId="541EF458" w:rsidR="007B0FCE" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
+    <w:p w14:paraId="33C62630" w14:textId="541EF458" w:rsidR="007B0FCE" w:rsidRPr="007D55AD" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B0FCE">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(ime i prezime </w:t>
       </w:r>
-      <w:r w:rsidR="001A3302">
+      <w:r w:rsidR="001A3302" w:rsidRPr="007D55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>podnositelja zahtjeva</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FCE">
+      <w:r w:rsidRPr="007D55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476801D5" w14:textId="77777777" w:rsidR="001A3302" w:rsidRPr="007B0FCE" w:rsidRDefault="001A3302" w:rsidP="007B0FCE">
+    <w:p w14:paraId="476801D5" w14:textId="77777777" w:rsidR="001A3302" w:rsidRPr="007D55AD" w:rsidRDefault="001A3302" w:rsidP="007B0FCE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="53B3C5F2" w14:textId="77C5A827" w:rsidR="007B0FCE" w:rsidRPr="007B0FCE" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B3C5F2" w14:textId="77C5A827" w:rsidR="007B0FCE" w:rsidRPr="007D55AD" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B0FCE">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BDABD5" w14:textId="77777777" w:rsidR="007B0FCE" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
+    <w:p w14:paraId="32BDABD5" w14:textId="77777777" w:rsidR="007B0FCE" w:rsidRPr="007D55AD" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B0FCE">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>(adresa prebivališta)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3686E0D4" w14:textId="77777777" w:rsidR="001A3302" w:rsidRPr="007B0FCE" w:rsidRDefault="001A3302" w:rsidP="007B0FCE">
+    <w:p w14:paraId="3175D8D4" w14:textId="7EF9ED91" w:rsidR="007B0FCE" w:rsidRPr="007D55AD" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3175D8D4" w14:textId="4A863B21" w:rsidR="007B0FCE" w:rsidRPr="007B0FCE" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D55AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110C1DAD" w14:textId="77777777" w:rsidR="007B0FCE" w:rsidRPr="007D55AD" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B0FCE">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(OIB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DB3577" w14:textId="2D360AF3" w:rsidR="007B0FCE" w:rsidRPr="007D55AD" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D55AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110C1DAD" w14:textId="77777777" w:rsidR="007B0FCE" w:rsidRDefault="007B0FCE" w:rsidP="007B0FCE">
+    <w:p w14:paraId="785CAB55" w14:textId="00C9B1F4" w:rsidR="00C5701E" w:rsidRPr="007D55AD" w:rsidRDefault="007B0FCE" w:rsidP="002D33D8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B0FCE">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(telefonski bro</w:t>
+      </w:r>
+      <w:r w:rsidR="002D33D8" w:rsidRPr="007D55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>j)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55972D93" w14:textId="77777777" w:rsidR="008B52B4" w:rsidRDefault="006F636F" w:rsidP="008B52B4">
       <w:pPr>
         <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="5674" w:hanging="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0FCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="007B0FCE" w:rsidRPr="007B0FCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B0FCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B0FCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">GRAD ĐAKOVO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA8780A" w14:textId="30EE068B" w:rsidR="008B52B4" w:rsidRDefault="008B52B4" w:rsidP="008B52B4">
+    <w:p w14:paraId="2879059C" w14:textId="77777777" w:rsidR="007D55AD" w:rsidRDefault="008B52B4" w:rsidP="008B52B4">
       <w:pPr>
         <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="5674" w:hanging="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="007B0FCE" w:rsidRPr="007B0FCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007D55AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upravni odjel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA8780A" w14:textId="5E75314B" w:rsidR="008B52B4" w:rsidRDefault="007D55AD" w:rsidP="008B52B4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="5674" w:hanging="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      u</w:t>
+      </w:r>
       <w:r w:rsidR="006F636F" w:rsidRPr="007B0FCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
-        <w:t>Ured gradonačelnik</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>red gradonačelnik</w:t>
+      </w:r>
+      <w:r w:rsidR="008B52B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C015446" w14:textId="040E3AAF" w:rsidR="006F636F" w:rsidRPr="007B0FCE" w:rsidRDefault="008B52B4" w:rsidP="008B52B4">
       <w:pPr>
         <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="5674" w:hanging="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="hr-HR"/>
@@ -386,79 +437,115 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="17EE5BCE" w14:textId="77777777" w:rsidR="00027F44" w:rsidRPr="008B52B4" w:rsidRDefault="004C7789" w:rsidP="00027F44">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B52B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190D002C" w14:textId="35071DDA" w:rsidR="00AF4DC2" w:rsidRPr="008B52B4" w:rsidRDefault="005C1037" w:rsidP="001A3302">
+    <w:p w14:paraId="190D002C" w14:textId="290DE203" w:rsidR="00AF4DC2" w:rsidRPr="008B52B4" w:rsidRDefault="005C1037" w:rsidP="001A3302">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B52B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t>Na temelju</w:t>
       </w:r>
       <w:r w:rsidR="001A3302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> članka 41. Zakona o socijalnoj skrbi (Narodne novine, broj 18/22, 46/22, 119, 22, 71/23 i 156/23) i </w:t>
+        <w:t xml:space="preserve"> članka 41. Zakona o socijalnoj skrbi (Narodne novine, broj 18/22, 46/22, 119, 22, 71/23</w:t>
+      </w:r>
+      <w:r w:rsidR="007D55AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001A3302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
+        <w:t>156/23</w:t>
+      </w:r>
+      <w:r w:rsidR="007D55AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i 61/25</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) i </w:t>
       </w:r>
       <w:r w:rsidR="008B52B4" w:rsidRPr="008B52B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t>Odluke o socijalnoj skrbi (Službeni glasnik Grada Đakova, broj 10/22</w:t>
       </w:r>
       <w:r w:rsidR="001C4D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> i 10/23</w:t>
       </w:r>
       <w:r w:rsidR="008B52B4" w:rsidRPr="008B52B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hr-HR"/>
@@ -1300,51 +1387,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="40909C5D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Tekstni okvir 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:40.95pt;margin-top:454.95pt;width:12pt;height:35.25pt;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChYNCZGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJnKY14hRdumwD&#10;ugvQ7QMUWbaFyaJGKbG7rx8lZ0l2exmmB0E06UPy8HB1O3SGHRR6Dbbks8mUM2UlVNo2Jf/8afvi&#10;mjMfhK2EAatK/qQ8v10/f7bqXaHm0IKpFDICsb7oXcnbEFyRZV62qhN+Ak5ZctaAnQhkYpNVKHpC&#10;70w2n06vsh6wcghSeU9f70cnXyf8ulYyfKhrrwIzJafaQrox3bt4Z+uVKBoUrtXyWIb4hyo6oS0l&#10;PUHdiyDYHvVvUJ2WCB7qMJHQZVDXWqrUA3Uzm/7SzWMrnEq9EDnenWjy/w9Wvj88uo/IwvASBhpg&#10;asK7B5BfPLOwaYVt1B0i9K0SFSWeRcqy3vni+Guk2hc+guz6d1DRkMU+QAIaauxYbbR78wOaOmaU&#10;h0bxdKJfDYHJmHwxz6fkkeTK8+XVcpFyiSLCRHId+vBaQcfio+RI001pxOHBh1jWOSSGezC62mpj&#10;koHNbmOQHQQpYZvOEf2nMGNZX/KbxXwxMvFXiGk6f4LodCBJG92V/PoUJIrI3ytbJcEFoc34ppKN&#10;PRIaORzZDMNuoMBI7A6qJ6IWYZQurRo9WsBvnPUk25L7r3uBijPz1tJ4bmZ5HnWejHyxnJOBl57d&#10;pUdYSVAlD5yNz00Yd2PvUDctZRoFYeGORlrrRPK5qmPdJM3E/XGNovYv7RR1Xvb1dwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMxiqj7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoXWhRHOJUCCnlEg6UtlzdeIkjYjuK3Tb8PdsT3GZ3RrNvi9XkenbCMXbBK5jPBDD0TTCdbxVs&#10;P6q7DFhM2hvdB48KfjDCqry+KnRuwtm/42mTWkYlPuZagU1pyDmPjUWn4ywM6Mn7CqPTicax5WbU&#10;Zyp3Pb8X4pE73Xm6YPWALxab783RKXi1crl7C9uaP6w/K11Xa1kv9krd3kzPT8ASTukvDBd8QoeS&#10;mA7h6E1kvYJsLimpQApJ4hIQSxIH2mRiAbws+P8Xyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAoWDQmRkCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAzGKqPt8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="577DF57D" w14:textId="38D16A5C" w:rsidR="00E00683" w:rsidRPr="006F636F" w:rsidRDefault="00E00683" w:rsidP="00E00683">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F636F">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>.</w:t>
@@ -1418,187 +1505,187 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005922AE" w:rsidRPr="008B52B4">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1176" w:right="1413" w:bottom="1080" w:left="1416" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="359F1095" w14:textId="77777777" w:rsidR="00AF0708" w:rsidRDefault="00AF0708">
+    <w:p w14:paraId="580BA03B" w14:textId="77777777" w:rsidR="00AB6FFC" w:rsidRDefault="00AB6FFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="257DE5BF" w14:textId="77777777" w:rsidR="00AF0708" w:rsidRDefault="00AF0708">
+    <w:p w14:paraId="44537000" w14:textId="77777777" w:rsidR="00AB6FFC" w:rsidRDefault="00AB6FFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7940BE2F" w14:textId="77777777" w:rsidR="002D6E28" w:rsidRDefault="002D6E28">
     <w:pPr>
       <w:pStyle w:val="Podnoje"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BA1339D" w14:textId="77777777" w:rsidR="002D6E28" w:rsidRDefault="002D6E28">
     <w:pPr>
       <w:pStyle w:val="Podnoje"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="320D6F75" w14:textId="77777777" w:rsidR="002D6E28" w:rsidRDefault="002D6E28">
     <w:pPr>
       <w:pStyle w:val="Podnoje"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70D64849" w14:textId="77777777" w:rsidR="00AF0708" w:rsidRDefault="00AF0708">
+    <w:p w14:paraId="745B1A81" w14:textId="77777777" w:rsidR="00AB6FFC" w:rsidRDefault="00AB6FFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A1DA5E" w14:textId="77777777" w:rsidR="00AF0708" w:rsidRDefault="00AF0708">
+    <w:p w14:paraId="47001F18" w14:textId="77777777" w:rsidR="00AB6FFC" w:rsidRDefault="00AB6FFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1699BBD5" w14:textId="77777777" w:rsidR="002D6E28" w:rsidRDefault="002D6E28">
     <w:pPr>
       <w:pStyle w:val="Zaglavlje"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EAAC46F" w14:textId="77777777" w:rsidR="002D6E28" w:rsidRDefault="002D6E28">
     <w:pPr>
       <w:pStyle w:val="Zaglavlje"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B20191D" w14:textId="77777777" w:rsidR="002D6E28" w:rsidRDefault="002D6E28">
     <w:pPr>
       <w:pStyle w:val="Zaglavlje"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193B17F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4112DD7A"/>
     <w:lvl w:ilvl="0" w:tplc="0D6A053C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="331"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2087,172 +2174,175 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1512185785">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2019766221">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1726903140">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="109"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C7789"/>
     <w:rsid w:val="00027F44"/>
     <w:rsid w:val="0003730C"/>
     <w:rsid w:val="00063377"/>
+    <w:rsid w:val="000B0BFC"/>
     <w:rsid w:val="000F6CC9"/>
     <w:rsid w:val="000F7B3E"/>
     <w:rsid w:val="00197E97"/>
     <w:rsid w:val="001A3302"/>
     <w:rsid w:val="001C4D3C"/>
     <w:rsid w:val="001D6D00"/>
     <w:rsid w:val="001E184B"/>
     <w:rsid w:val="002271DC"/>
     <w:rsid w:val="0024450D"/>
     <w:rsid w:val="0026134C"/>
     <w:rsid w:val="002951B8"/>
     <w:rsid w:val="002D33D8"/>
     <w:rsid w:val="002D6E28"/>
     <w:rsid w:val="00337E09"/>
     <w:rsid w:val="003D4686"/>
     <w:rsid w:val="00461088"/>
     <w:rsid w:val="0049573B"/>
     <w:rsid w:val="00497295"/>
     <w:rsid w:val="004C7789"/>
     <w:rsid w:val="004F75A2"/>
     <w:rsid w:val="005042C8"/>
     <w:rsid w:val="0056365D"/>
     <w:rsid w:val="00564364"/>
     <w:rsid w:val="00591D71"/>
     <w:rsid w:val="005922AE"/>
     <w:rsid w:val="005A15F5"/>
     <w:rsid w:val="005A4155"/>
     <w:rsid w:val="005B2156"/>
     <w:rsid w:val="005C1037"/>
     <w:rsid w:val="005C11A8"/>
     <w:rsid w:val="00672B36"/>
     <w:rsid w:val="006A07D4"/>
     <w:rsid w:val="006C2018"/>
     <w:rsid w:val="006F636F"/>
     <w:rsid w:val="00711EB1"/>
     <w:rsid w:val="00775C24"/>
     <w:rsid w:val="00797C74"/>
     <w:rsid w:val="007B0FCE"/>
+    <w:rsid w:val="007D55AD"/>
     <w:rsid w:val="008B52B4"/>
     <w:rsid w:val="00917909"/>
     <w:rsid w:val="00A80677"/>
+    <w:rsid w:val="00AB6FFC"/>
     <w:rsid w:val="00AF0708"/>
     <w:rsid w:val="00AF4DC2"/>
     <w:rsid w:val="00B2278A"/>
     <w:rsid w:val="00B37C86"/>
     <w:rsid w:val="00C5701E"/>
     <w:rsid w:val="00C66981"/>
     <w:rsid w:val="00D141D7"/>
     <w:rsid w:val="00D21C47"/>
     <w:rsid w:val="00D37901"/>
     <w:rsid w:val="00E00683"/>
     <w:rsid w:val="00E477CB"/>
     <w:rsid w:val="00E85D20"/>
     <w:rsid w:val="00EA3378"/>
     <w:rsid w:val="00EB5AB2"/>
     <w:rsid w:val="00EE6C68"/>
     <w:rsid w:val="00F45247"/>
     <w:rsid w:val="00F96847"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D5950F5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DD0F7327-1460-4052-ABAF-08CE5A067BE6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2735,51 +2825,51 @@
     <w:basedOn w:val="Zadanifontodlomka"/>
     <w:link w:val="Podnoje"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004C7789"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="hr-HR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odlomakpopisa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AF4DC2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3046,70 +3136,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>287</Words>
-  <Characters>1640</Characters>
+  <Words>291</Words>
+  <Characters>1661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1924</CharactersWithSpaces>
+  <CharactersWithSpaces>1949</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grad Djakovo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>