--- v0 (2026-04-27)
+++ v1 (2026-06-27)
@@ -201,51 +201,51 @@
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00295B48">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GRAD ĐAKOVO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A09EE6F" w14:textId="3CC98EB2" w:rsidR="007D3E2B" w:rsidRDefault="007D3E2B" w:rsidP="007D3E2B">
+    <w:p w14:paraId="023A22D6" w14:textId="77777777" w:rsidR="003D582C" w:rsidRDefault="007D3E2B" w:rsidP="007D3E2B">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="709" w:right="0" w:hanging="851"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -312,51 +312,183 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Ured gradonačelnika</w:t>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="003D582C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pravni odjel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A09EE6F" w14:textId="1F9EBC6D" w:rsidR="007D3E2B" w:rsidRDefault="003D582C" w:rsidP="007D3E2B">
+      <w:pPr>
+        <w:pStyle w:val="Naslov1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="709" w:right="0" w:hanging="851"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3E2B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>red gradonačelnika</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067354A2" w14:textId="1ECD15C9" w:rsidR="007D3E2B" w:rsidRDefault="007D3E2B" w:rsidP="007D3E2B">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="709" w:right="0" w:hanging="851"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -3324,61 +3456,62 @@
         <w:gridCol w:w="2083"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F1F16" w14:paraId="7F1E84E5" w14:textId="77777777" w:rsidTr="002B3868">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3354" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78106F22" w14:textId="77777777" w:rsidR="008F1F16" w:rsidRPr="006F19ED" w:rsidRDefault="008F1F16" w:rsidP="002B3868">
             <w:pPr>
               <w:pStyle w:val="Tijeloteksta"/>
               <w:spacing w:before="10"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006F19ED">
               <w:t>Ime i prezime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="298469FB" w14:textId="77777777" w:rsidR="008F1F16" w:rsidRPr="006F19ED" w:rsidRDefault="008F1F16" w:rsidP="002B3868">
+          <w:p w14:paraId="298469FB" w14:textId="3BB8FCD9" w:rsidR="008F1F16" w:rsidRPr="006F19ED" w:rsidRDefault="008F1F16" w:rsidP="002B3868">
             <w:pPr>
               <w:pStyle w:val="Tijeloteksta"/>
               <w:spacing w:before="10"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006F19ED">
-              <w:t>Oib</w:t>
+              <w:t>O</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D582C">
+              <w:t>IB</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57E29B1F" w14:textId="77777777" w:rsidR="008F1F16" w:rsidRPr="006F19ED" w:rsidRDefault="008F1F16" w:rsidP="002B3868">
             <w:pPr>
               <w:pStyle w:val="Tijeloteksta"/>
               <w:spacing w:before="10"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006F19ED">
               <w:t>Srodstvo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B65E568" w14:textId="77777777" w:rsidR="008F1F16" w:rsidRPr="006F19ED" w:rsidRDefault="008F1F16" w:rsidP="002B3868">
             <w:pPr>
               <w:pStyle w:val="Tijeloteksta"/>
               <w:spacing w:before="10"/>
@@ -4639,68 +4772,72 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E2382"/>
     <w:rsid w:val="000A09DE"/>
+    <w:rsid w:val="000B0BFC"/>
     <w:rsid w:val="001162AA"/>
     <w:rsid w:val="0016239F"/>
     <w:rsid w:val="00185724"/>
     <w:rsid w:val="002155CD"/>
+    <w:rsid w:val="002517B0"/>
     <w:rsid w:val="00294EFD"/>
     <w:rsid w:val="00295B48"/>
     <w:rsid w:val="002B3868"/>
     <w:rsid w:val="002D1288"/>
     <w:rsid w:val="002E54AC"/>
     <w:rsid w:val="0035750C"/>
+    <w:rsid w:val="003D582C"/>
     <w:rsid w:val="00544E0B"/>
     <w:rsid w:val="00584E1A"/>
     <w:rsid w:val="005C631F"/>
     <w:rsid w:val="00621297"/>
     <w:rsid w:val="006E4A14"/>
     <w:rsid w:val="006F19ED"/>
     <w:rsid w:val="007348AA"/>
     <w:rsid w:val="007443B3"/>
+    <w:rsid w:val="0078241C"/>
     <w:rsid w:val="007B265A"/>
     <w:rsid w:val="007B2DCF"/>
     <w:rsid w:val="007D2A24"/>
     <w:rsid w:val="007D2AA4"/>
     <w:rsid w:val="007D3E2B"/>
     <w:rsid w:val="0081399D"/>
     <w:rsid w:val="00864303"/>
     <w:rsid w:val="008F1F16"/>
     <w:rsid w:val="00987EEB"/>
     <w:rsid w:val="009C28DF"/>
     <w:rsid w:val="009D4D6B"/>
     <w:rsid w:val="009E2382"/>
     <w:rsid w:val="00A11E07"/>
     <w:rsid w:val="00A133A9"/>
     <w:rsid w:val="00A45E8C"/>
     <w:rsid w:val="00AD612C"/>
     <w:rsid w:val="00B516AE"/>
     <w:rsid w:val="00B75F4A"/>
     <w:rsid w:val="00B83933"/>
     <w:rsid w:val="00C0153D"/>
     <w:rsid w:val="00CF321C"/>
     <w:rsid w:val="00D07EE3"/>
     <w:rsid w:val="00DA3A81"/>
     <w:rsid w:val="00DB2782"/>
     <w:rsid w:val="00DB4336"/>
@@ -5618,75 +5755,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>379</Words>
-  <Characters>2165</Characters>
+  <Words>383</Words>
+  <Characters>2187</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2539</CharactersWithSpaces>
+  <CharactersWithSpaces>2565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>STRUČNA SLUŽBA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-08-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>